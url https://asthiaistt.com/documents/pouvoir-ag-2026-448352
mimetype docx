--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="14E0604B" w14:textId="0A88D222" w:rsidR="00960B44" w:rsidRPr="00AC733F" w:rsidRDefault="00960B44" w:rsidP="004D70CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Courier New"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -195,51 +195,51 @@
     </w:p>
     <w:p w14:paraId="5F757571" w14:textId="77777777" w:rsidR="00EF4B4C" w:rsidRPr="00943B9B" w:rsidRDefault="00EF4B4C" w:rsidP="00EF4B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38275CB3" w14:textId="7FC1C19E" w:rsidR="00EF4B4C" w:rsidRPr="00943B9B" w:rsidRDefault="00EF4B4C" w:rsidP="007112F3">
+    <w:p w14:paraId="38275CB3" w14:textId="69929A2B" w:rsidR="00EF4B4C" w:rsidRPr="00943B9B" w:rsidRDefault="00EF4B4C" w:rsidP="007112F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943B9B">
         <w:rPr>
@@ -251,50 +251,58 @@
       </w:r>
       <w:r w:rsidR="001E2E53">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="007112F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="001E2E53">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
+      <w:r w:rsidR="00DB3E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
       <w:r w:rsidRPr="00943B9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>, membre actif de l’A.S. Thiais Tennis de Table, ne pouvant participer à</w:t>
       </w:r>
       <w:r w:rsidR="00943B9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’Assemblée Générale du </w:t>
       </w:r>
       <w:r w:rsidR="00054600">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">vendredi </w:t>
       </w:r>
       <w:r w:rsidR="00955351">
@@ -321,51 +329,67 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00943B9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>, donne pouvoir à .................................</w:t>
       </w:r>
       <w:r w:rsidR="007112F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
       <w:r w:rsidRPr="00943B9B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">..........., pour me représenter </w:t>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943B9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">........., pour me représenter </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591C010A" w14:textId="77777777" w:rsidR="00EF4B4C" w:rsidRPr="00943B9B" w:rsidRDefault="00EF4B4C" w:rsidP="00EF4B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -500,81 +524,129 @@
     </w:p>
     <w:p w14:paraId="15C602FB" w14:textId="2597E6B0" w:rsidR="007112F3" w:rsidRDefault="007112F3" w:rsidP="00EF4B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F79A5AF" w14:textId="1551CA26" w:rsidR="007112F3" w:rsidRDefault="007112F3" w:rsidP="00EF4B4C">
+    <w:p w14:paraId="4F79A5AF" w14:textId="383140D5" w:rsidR="007112F3" w:rsidRDefault="007112F3" w:rsidP="00EF4B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>…………………………………………………………………….</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="549103B8" w14:textId="5A48899A" w:rsidR="00DB3E21" w:rsidRDefault="00DB3E21" w:rsidP="00EF4B4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD3B808" w14:textId="77777777" w:rsidR="00DB3E21" w:rsidRDefault="00DB3E21" w:rsidP="00EF4B4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3A75649C" w14:textId="77777777" w:rsidR="007112F3" w:rsidRPr="00943B9B" w:rsidRDefault="007112F3" w:rsidP="00EF4B4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -742,70 +814,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>……………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007112F3" w:rsidRPr="00943B9B" w:rsidSect="00533264">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="567" w:left="1259" w:header="709" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F03CD75" w14:textId="77777777" w:rsidR="00CC7DAF" w:rsidRDefault="00CC7DAF">
+    <w:p w14:paraId="68DA1A00" w14:textId="77777777" w:rsidR="00C276C0" w:rsidRDefault="00C276C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="672940EB" w14:textId="77777777" w:rsidR="00CC7DAF" w:rsidRDefault="00CC7DAF">
+    <w:p w14:paraId="176F9268" w14:textId="77777777" w:rsidR="00C276C0" w:rsidRDefault="00C276C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -823,236 +895,272 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4E"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4F9E6611" w14:textId="77777777" w:rsidR="00795781" w:rsidRDefault="00795781">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
       </w:rPr>
       <w:t>AS Thiais TT – Palais Omnisport de Thiais - Place Vincent Van Gogh, 94320 THIAIS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0ABE7C43" w14:textId="1C64CC4E" w:rsidR="00795781" w:rsidRDefault="00795781">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">N° D.D.J.S. : 94 S 487 – N° FFTT : </w:t>
+      <w:t xml:space="preserve">N° </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
+        <w:sz w:val="21"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>D.D.J.S. :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
+        <w:sz w:val="21"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 94 S 487 – N° FFTT : </w:t>
     </w:r>
     <w:r w:rsidR="00054600">
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>08</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>940459 - N° SIRET 40511096600026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="664217FC" w14:textId="77777777" w:rsidR="00795781" w:rsidRDefault="00795781">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
       </w:rPr>
       <w:t>AS Thiais TT – Palais Omnisport de Thiais - Place Vincent Van Gogh, 94320 THIAIS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="109F15FC" w14:textId="0A79D8E8" w:rsidR="00795781" w:rsidRDefault="00795781">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">N° D.D.J.S. : 94 S 487 – N° FFTT : </w:t>
+      <w:t xml:space="preserve">N° </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
+        <w:sz w:val="21"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>D.D.J.S. :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
+        <w:sz w:val="21"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 94 S 487 – N° FFTT : </w:t>
     </w:r>
     <w:r w:rsidR="00054600">
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>08</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
         <w:sz w:val="21"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>940459 - N° SIRET 40511096600026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE74B0C" w14:textId="77777777" w:rsidR="00CC7DAF" w:rsidRDefault="00CC7DAF">
+    <w:p w14:paraId="7E61A792" w14:textId="77777777" w:rsidR="00C276C0" w:rsidRDefault="00C276C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44C67071" w14:textId="77777777" w:rsidR="00CC7DAF" w:rsidRDefault="00CC7DAF">
+    <w:p w14:paraId="1086739E" w14:textId="77777777" w:rsidR="00C276C0" w:rsidRDefault="00C276C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2AC2A046" w14:textId="77777777" w:rsidR="00795781" w:rsidRDefault="00795781">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="134949D4" w14:textId="2585620F" w:rsidR="004D70CC" w:rsidRPr="004D70CC" w:rsidRDefault="00120413" w:rsidP="004D70CC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
         <w:tab w:val="left" w:pos="1416"/>
         <w:tab w:val="left" w:pos="2124"/>
         <w:tab w:val="left" w:pos="2832"/>
         <w:tab w:val="left" w:pos="3540"/>
         <w:tab w:val="left" w:pos="4248"/>
         <w:tab w:val="left" w:pos="4956"/>
         <w:tab w:val="left" w:pos="5664"/>
         <w:tab w:val="left" w:pos="6372"/>
         <w:tab w:val="left" w:pos="7080"/>
         <w:tab w:val="left" w:pos="7788"/>
         <w:tab w:val="left" w:pos="8496"/>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="004CFF"/>
         <w:position w:val="6"/>
         <w:sz w:val="28"/>
@@ -1130,51 +1238,51 @@
         <w:color w:val="004CFF"/>
         <w:position w:val="6"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>ASSOCIATION SPORTIVE THIAIS TENNIS DE TABLE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="09A8438E" w14:textId="77777777" w:rsidR="00795781" w:rsidRDefault="00795781">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9204"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30EA3231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84D2DF2A"/>
     <w:lvl w:ilvl="0" w:tplc="7AFA67B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Cambria" w:hAnsi="Symbol" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1519,57 +1627,56 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1554195752">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="745495300">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2076849884">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:zoom w:percent="75"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -1618,102 +1725,104 @@
     <w:rsid w:val="00560A6F"/>
     <w:rsid w:val="00564684"/>
     <w:rsid w:val="005A5FA1"/>
     <w:rsid w:val="005D4DF7"/>
     <w:rsid w:val="00656BA4"/>
     <w:rsid w:val="007112F3"/>
     <w:rsid w:val="00753604"/>
     <w:rsid w:val="00782375"/>
     <w:rsid w:val="00795781"/>
     <w:rsid w:val="007D31FE"/>
     <w:rsid w:val="00833FD3"/>
     <w:rsid w:val="008A70CA"/>
     <w:rsid w:val="008E3E10"/>
     <w:rsid w:val="008F6775"/>
     <w:rsid w:val="00943B9B"/>
     <w:rsid w:val="00955351"/>
     <w:rsid w:val="00960B44"/>
     <w:rsid w:val="00A5565D"/>
     <w:rsid w:val="00A6613B"/>
     <w:rsid w:val="00AC733F"/>
     <w:rsid w:val="00BD3D12"/>
     <w:rsid w:val="00C10393"/>
     <w:rsid w:val="00C113FD"/>
     <w:rsid w:val="00C2420D"/>
     <w:rsid w:val="00C273C6"/>
+    <w:rsid w:val="00C276C0"/>
     <w:rsid w:val="00C633A3"/>
     <w:rsid w:val="00CC7DAF"/>
     <w:rsid w:val="00CE2F7A"/>
     <w:rsid w:val="00D31212"/>
     <w:rsid w:val="00D56207"/>
     <w:rsid w:val="00D61620"/>
+    <w:rsid w:val="00DB3E21"/>
     <w:rsid w:val="00DD72A3"/>
     <w:rsid w:val="00E10764"/>
     <w:rsid w:val="00E669C1"/>
     <w:rsid w:val="00E735F7"/>
     <w:rsid w:val="00EC32CB"/>
     <w:rsid w:val="00EF4B4C"/>
     <w:rsid w:val="00EF4E6D"/>
     <w:rsid w:val="00F13FD8"/>
     <w:rsid w:val="00F31798"/>
     <w:rsid w:val="00F749FB"/>
     <w:rsid w:val="00FC1E34"/>
     <w:rsid w:val="00FC34E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04DDE4CF"/>
   <w15:docId w15:val="{9AEE6F57-064A-464F-8570-929957C6743B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2140,51 +2249,51 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EF4E6D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00EF4E6D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="600265860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1068578347">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2366,55 +2475,55 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2134472696">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Bureau">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2694,88 +2803,87 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1408B692-893D-4F31-ACB5-2E8C3B51E216}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>103</Words>
-  <Characters>572</Characters>
+  <Words>111</Words>
+  <Characters>616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Association Sportive de Thiais Tennis de Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>*</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>674</CharactersWithSpaces>
+  <CharactersWithSpaces>726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Association Sportive de Thiais Tennis de Table</dc:title>
   <dc:creator>Franck De Diogo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>